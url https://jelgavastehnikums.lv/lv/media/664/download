--- v0 (2026-06-16)
+++ v1 (2026-07-06)
@@ -1,36 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="53961D47" w14:textId="048AA39F" w:rsidR="00F7273E" w:rsidRDefault="005F0D39" w:rsidP="00007276">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9921"/>
         </w:tabs>
         <w:spacing w:after="0"/>
@@ -84,100 +86,100 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0D39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jelgavas tehnikuma</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0D39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>direktorei J.Rudzītei</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DB3B49" w14:textId="09FF71A1" w:rsidR="005F0D39" w:rsidRDefault="006358BF" w:rsidP="00007276">
+    <w:p w14:paraId="05DB3B49" w14:textId="09FF71A1" w:rsidR="005F0D39" w:rsidRDefault="00CB60B0" w:rsidP="00007276">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="232976590"/>
           <w:placeholder>
             <w:docPart w:val="EBD8B0282E704788B9C4E83CF69465CF"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003A10AD" w:rsidRPr="003A10AD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>_________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005F0D39" w:rsidRPr="003A10AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="005F0D39" w:rsidRPr="005F0D39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>iesniedzēja vārds, uzvārds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2604579B" w14:textId="7CDBF584" w:rsidR="005F0D39" w:rsidRDefault="006358BF" w:rsidP="00007276">
+    <w:p w14:paraId="2604579B" w14:textId="7CDBF584" w:rsidR="005F0D39" w:rsidRDefault="00CB60B0" w:rsidP="00007276">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="2410"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-1073432536"/>
           <w:placeholder>
             <w:docPart w:val="87EB2979A5FA4C759E0419A17EEF4B33"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -283,58 +285,60 @@
             <w:listItem w:displayText="Spied šeit, lai izvēlētos kvalifikāciju" w:value="Spied šeit, lai izvēlētos kvalifikāciju"/>
             <w:listItem w:displayText="Apdares darbu tehniķis (Būvdarbi 33 582 01 1)" w:value="Apdares darbu tehniķis (Būvdarbi 33 582 01 1)"/>
             <w:listItem w:displayText="Automehāniķis (Autotransports 33 525 01 1)" w:value="Automehāniķis (Autotransports 33 525 01 1)"/>
             <w:listItem w:displayText="Datorsistēmu tehniķis (Datorsistēmas, datubāzes un datortīkli 33 481 01 1)" w:value="Datorsistēmu tehniķis (Datorsistēmas, datubāzes un datortīkli 33 481 01 1)"/>
             <w:listItem w:displayText="Inženiersistēmu būvtehniķis (Siltuma, gāzes un ūdens tehnoloģija 33 582 03 1)" w:value="Inženiersistēmu būvtehniķis (Siltuma, gāzes un ūdens tehnoloģija 33 582 03 1)"/>
             <w:listItem w:displayText="Mēbeļu galdnieks (Kokizstrādājumu izgatavošana 33 543 04 1)" w:value="Mēbeļu galdnieks (Kokizstrādājumu izgatavošana 33 543 04 1)"/>
             <w:listItem w:displayText="Komercdarbinieks (Komerczinības 33 346 01 1)" w:value="Komercdarbinieks (Komerczinības 33 346 01 1)"/>
             <w:listItem w:displayText="Mērniecības tehniķis (Zemes ierīcība 33 581 04 1)" w:value="Mērniecības tehniķis (Zemes ierīcība 33 581 04 1)"/>
             <w:listItem w:displayText="Programmēšanas tehniķis (Programmēšana 33 481 03 1)" w:value="Programmēšanas tehniķis (Programmēšana 33 481 03 1)"/>
             <w:listItem w:displayText="Sausbūves tehniķis (Būvdarbi 33 582 01 1)" w:value="Sausbūves tehniķis (Būvdarbi 33 582 01 1)"/>
             <w:listItem w:displayText="Viesmīlis (Restorānu pakalpojumi 33 811 04 1)" w:value="Viesmīlis (Restorānu pakalpojumi 33 811 04 1)"/>
             <w:listItem w:displayText="Viesmīlības pakalpojumu speciālists (Viesnīcu pakalpojumi 33 811 03 1)" w:value="Viesmīlības pakalpojumu speciālists (Viesnīcu pakalpojumi 33 811 03 1)"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B51EC1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Spied šeit, lai izvēlētos kvalifikāciju</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="135C5BAC" w14:textId="21B6CFC3" w:rsidR="002E5FC5" w:rsidRDefault="002D7B84" w:rsidP="002D7B84">
+    <w:p w14:paraId="145C47CC" w14:textId="77777777" w:rsidR="00746746" w:rsidRDefault="002D7B84" w:rsidP="00746746">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:ind w:right="1983"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1985"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="701B5BB7" wp14:editId="322BD384">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6985</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1080000" cy="1440000"/>
                 <wp:effectExtent l="0" t="0" r="25400" b="27305"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -395,200 +399,251 @@
             <w:pict>
               <v:rect w14:anchorId="347B5407" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:33.85pt;margin-top:.55pt;width:85.05pt;height:113.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMN61clQIAALcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0E6dYGdYqgRYYB&#10;RVv0Az0rshQLkERNUuJkv36U7DhpF+wwLAdFNMlH8onk1fXWaLIRPiiwFR2dlZQIy6FWdlXR15fF&#10;lwtKQmS2ZhqsqOhOBHo9+/zpqnVTMYYGdC08QRAbpq2raBOjmxZF4I0wLJyBExaVErxhEUW/KmrP&#10;WkQ3uhiX5deiBV87D1yEgF9vOyWdZXwpBY8PUgYRia4o5hbz6fO5TGcxu2LTlWeuUbxPg/1DFoYp&#10;i0EHqFsWGVl79QeUUdxDABnPOJgCpFRc5BqwmlH5oZrnhjmRa0FyghtoCv8Plt9vHj1RNb4dJZYZ&#10;fKInJI3ZlRZklOhpXZii1bN79L0U8Jpq3Upv0j9WQbaZ0t1AqdhGwvHjqLwo8UcJR91oMskC4hQH&#10;d+dD/C7AkHSpqMfwmUq2uQuxM92bpGgBtKoXSusspD4RN9qTDcMXXq5yygj+zkpb0mL0y/K8zMjv&#10;lLnVDhBxewICAbXFpBMXXfX5FndapCy0fRISScR6x12A92kxzoWNo07VsFp02Z4fkTFkkanJgAlZ&#10;Yp0Ddg9wGrsjqrdPriJ3/+DcV/4358EjRwYbB2ejLPhTlWmsqo/c2e9J6qhJLC2h3mGLeehmLzi+&#10;UPjQdyzER+Zx2LA5cIHEBzykBnwo6G+UNOB/nfqe7HEGUEtJi8Nb0fBzzbygRP+wOB2XqdNw2rMw&#10;Of82RsEfa5bHGrs2N4DdgxOA2eVrso96f5UezBvumXmKiipmOcauKI9+L9zEbqngpuJiPs9mOOGO&#10;xTv77HgCT6ymRn7ZvjHv+m6POCj3sB90Nv3Q9J1t8rQwX0eQKk/Egdeeb9wOuXH6TZbWz7GcrQ77&#10;dvYbAAD//wMAUEsDBBQABgAIAAAAIQBpI4no3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T8MwDIXvSPyHyEjcWLpKdKM0nQAJJE4TK0Ics8a01RKnNFnb/Xu807j5+VnvfS42s7NixCF0nhQs&#10;FwkIpNqbjhoFn9Xr3RpEiJqMtp5QwQkDbMrrq0Lnxk/0geMuNoJDKORaQRtjn0sZ6hadDgvfI7H3&#10;4wenI8uhkWbQE4c7K9MkyaTTHXFDq3t8abE+7I5OQTa+V/dvh2n923+f0mx83lZfdqvU7c389Agi&#10;4hwvx3DGZ3QomWnvj2SCsAr4kcjbJYizuUp42CtI09UDyLKQ//HLPwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCMN61clQIAALcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBpI4no3QAAAAYBAAAPAAAAAAAAAAAAAAAAAO8EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1.5pt">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005F0D39" w:rsidRPr="005F0D39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Informācija par izglītojamo:</w:t>
       </w:r>
       <w:r w:rsidR="002E5FC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002E5FC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00746746">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Vārds, uzvārds</w:t>
       </w:r>
-      <w:r w:rsidR="002E5FC5" w:rsidRPr="003A10AD">
+      <w:r w:rsidR="00746746" w:rsidRPr="003A10AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="109333082"/>
           <w:placeholder>
-            <w:docPart w:val="398AD30852BC4352B406AF7D4239CEFB"/>
+            <w:docPart w:val="AA29198B72084B55B77539DEF905A8D8"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="003A10AD" w:rsidRPr="003A10AD">
+          <w:r w:rsidR="00746746" w:rsidRPr="003A10AD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>__________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002E5FC5">
+      <w:r w:rsidR="00746746">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="002E5FC5">
+      <w:r w:rsidR="00746746">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Personas kods:</w:t>
       </w:r>
-      <w:r w:rsidR="002E5FC5" w:rsidRPr="003A10AD">
+      <w:r w:rsidR="00746746" w:rsidRPr="003A10AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-1490561072"/>
           <w:placeholder>
-            <w:docPart w:val="A670BF24945A420EA03C36CF215B0508"/>
+            <w:docPart w:val="82395D8FCA024B6685108748F57CAE45"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="003A10AD" w:rsidRPr="003A10AD">
+          <w:r w:rsidR="00746746" w:rsidRPr="003A10AD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002E5FC5">
-[...5 lines deleted...]
-      <w:r w:rsidR="002E5FC5">
+    </w:p>
+    <w:p w14:paraId="333B18AE" w14:textId="77777777" w:rsidR="00746746" w:rsidRDefault="00746746" w:rsidP="00746746">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1985"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Tālr.: </w:t>
+        <w:t xml:space="preserve">Dzimšanas datums: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:id w:val="-533108769"/>
+          <w:id w:val="560982280"/>
           <w:placeholder>
-            <w:docPart w:val="EB246F81E5524182A5C1B5C392A9F313"/>
+            <w:docPart w:val="92B4D43B7EBD4CBFAF8A62B9EC0447B8"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w15:color w:val="C0C0C0"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>DD.MM.GGGG.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="135C5BAC" w14:textId="7D2E8E32" w:rsidR="002E5FC5" w:rsidRDefault="00746746" w:rsidP="00746746">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:right="1983"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Tālr.: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:id w:val="-821432378"/>
+          <w:placeholder>
+            <w:docPart w:val="24DCAC94909D4111B42394A2A767EC98"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00340A02">
+          <w:r w:rsidRPr="003A10AD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            </w:rPr>
-            <w:t>tālruņa numurs</w:t>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002E5FC5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> e-pasts:</w:t>
       </w:r>
-      <w:r w:rsidR="002E5FC5" w:rsidRPr="003A10AD">
+      <w:r w:rsidRPr="003A10AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-26413840"/>
           <w:placeholder>
-            <w:docPart w:val="3E7249B58381493081E675DC70121EB9"/>
+            <w:docPart w:val="7699029F77994B078F7F49E5BECAACA0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="003A10AD" w:rsidRPr="003A10AD">
+          <w:r w:rsidRPr="003A10AD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>______________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002E5FC5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002E5FC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002E5FC5" w:rsidRPr="002E5FC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Faktiskās dzīves vietas adrese:</w:t>
       </w:r>
       <w:r w:rsidR="002E5FC5" w:rsidRPr="00812C30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
@@ -624,128 +679,128 @@
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-1518844810"/>
           <w:placeholder>
             <w:docPart w:val="CCF1517A692C47E184346DA98546010C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002E5FC5" w:rsidRPr="00812C30">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>LV-0000</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="002D7B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002D7B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7B84">
+      <w:r w:rsidR="002D7B84" w:rsidRPr="002D7B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Deklarētās </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E5FC5">
+      <w:r w:rsidR="002D7B84" w:rsidRPr="002E5FC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>dzīves vietas adrese:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00812C30">
+      <w:r w:rsidR="002D7B84" w:rsidRPr="00812C30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-1296362775"/>
           <w:placeholder>
             <w:docPart w:val="3DFC178B746A4F93A53A91E652394E24"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00812C30" w:rsidRPr="00812C30">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00812C30">
+      <w:r w:rsidR="002D7B84" w:rsidRPr="00812C30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-887405209"/>
           <w:placeholder>
             <w:docPart w:val="99C3652D12734909A829FFFCDB080FB0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00812C30">
+          <w:r w:rsidR="002D7B84" w:rsidRPr="00812C30">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>LV-0000</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="24F88A2D" w14:textId="35C76C99" w:rsidR="002D7B84" w:rsidRDefault="00473DC0" w:rsidP="00007276">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473DC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1764,51 +1819,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A10AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ar savu parakstu apliecinu, ka esmu iepazinies ar Jelgavas tehnikuma iekšējiem noteikumiem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="003A10AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">“Izglītojamo iekšējās kārtības noteikumi”: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="003A10AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>jelgavastehnikums.lv/lv/media/</w:t>
         </w:r>
         <w:r w:rsidR="00032DFF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>50</w:t>
         </w:r>
         <w:r w:rsidRPr="003A10AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>/download?attachment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="155FB62E" w14:textId="1EB6063E" w:rsidR="0060358B" w:rsidRDefault="0060358B" w:rsidP="0060358B">
       <w:pPr>
@@ -1902,105 +1957,155 @@
         <w:spacing w:before="240" w:after="0"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006358BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006358BF" w:rsidRPr="006358BF" w:rsidSect="00473DC0">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="384656EA" w14:textId="77777777" w:rsidR="00CB60B0" w:rsidRDefault="00CB60B0" w:rsidP="00746746">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5B264B40" w14:textId="77777777" w:rsidR="00CB60B0" w:rsidRDefault="00CB60B0" w:rsidP="00746746">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0BF95393" w14:textId="77777777" w:rsidR="00CB60B0" w:rsidRDefault="00CB60B0" w:rsidP="00746746">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="06C72B84" w14:textId="77777777" w:rsidR="00CB60B0" w:rsidRDefault="00CB60B0" w:rsidP="00746746">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DD0137A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B614B340"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2057,111 +2162,124 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="M+OrA4xXLqa64f81+nqVSjUGLQ0uHpXfqR7CrVXEXv/5TroyNsPB006RDKioqkvC3WbIKHIpj1GRt/RimjX3aA==" w:salt="3QntpWm4M3J7+NYQYpOV3w=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="3ALsOgdxOYqFQVTnX4TjKU2NL1LArqI2Ej1JRRY+RVdOJQRIXDhixF3Q1QOV8ihEvOrQkfrWg6upkDX+t4vXuQ==" w:salt="rL0hvJEqefCcC9TEkJmlWQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F0D39"/>
     <w:rsid w:val="00007276"/>
     <w:rsid w:val="00032DFF"/>
     <w:rsid w:val="001B7703"/>
     <w:rsid w:val="001D73CE"/>
     <w:rsid w:val="0028104C"/>
     <w:rsid w:val="002D7B84"/>
     <w:rsid w:val="002E5FC5"/>
     <w:rsid w:val="00340A02"/>
     <w:rsid w:val="003510A6"/>
     <w:rsid w:val="003A10AD"/>
     <w:rsid w:val="00473DC0"/>
     <w:rsid w:val="005F0D39"/>
     <w:rsid w:val="0060358B"/>
     <w:rsid w:val="006358BF"/>
+    <w:rsid w:val="00746746"/>
     <w:rsid w:val="007B73CF"/>
     <w:rsid w:val="00812C30"/>
     <w:rsid w:val="008E159C"/>
     <w:rsid w:val="00934A76"/>
     <w:rsid w:val="00B51EC1"/>
     <w:rsid w:val="00BC5B90"/>
     <w:rsid w:val="00C25240"/>
+    <w:rsid w:val="00CB60B0"/>
     <w:rsid w:val="00D173D4"/>
     <w:rsid w:val="00D92FED"/>
     <w:rsid w:val="00DC658B"/>
     <w:rsid w:val="00ED5EF5"/>
     <w:rsid w:val="00F7273E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0AA03710"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A608BFDF-EDAE-49AD-A53B-F92AD88EA056}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -2652,51 +2770,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1945071246">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jelgavastehnikums.lv/lv/media/50/download?attachment" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jelgavastehnikums.lv/lv/media/50/download?attachment" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B2C45D0D710B454D84725667DE020190"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E143A9A4-8BD7-4D38-9D96-09A20818D618}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -2753,169 +2871,50 @@
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F28258F0-65AD-4661-95EB-A295AB443F73}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00064ED8" w:rsidRDefault="00574C58" w:rsidP="00574C58">
           <w:pPr>
             <w:pStyle w:val="87EB2979A5FA4C759E0419A17EEF4B332"/>
           </w:pPr>
           <w:r w:rsidRPr="003A10AD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="398AD30852BC4352B406AF7D4239CEFB"/>
-[...117 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="2D86410CF8394F86B45877296CA3BF40"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CFEA0263-7A33-40FE-83FA-B8DCF6BF0C6B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00064ED8" w:rsidRDefault="00574C58" w:rsidP="00574C58">
           <w:pPr>
             <w:pStyle w:val="2D86410CF8394F86B45877296CA3BF402"/>
           </w:pPr>
           <w:r w:rsidRPr="00812C30">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>___________</w:t>
           </w:r>
@@ -3228,136 +3227,288 @@
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{933F80C8-6BDF-40F4-B0AF-2BCB9F0B8E8B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="006C250F" w:rsidRDefault="00574C58" w:rsidP="00574C58">
           <w:pPr>
             <w:pStyle w:val="68A4B72B29A048899FB596C197590BE62"/>
           </w:pPr>
           <w:r w:rsidRPr="003A10AD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>e-pasts uz kuru tiks nosūtīts rezultāts</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AA29198B72084B55B77539DEF905A8D8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3213E241-8F76-4CB6-906B-DD45DC4DA83F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="0070008C" w:rsidP="0070008C">
+          <w:pPr>
+            <w:pStyle w:val="AA29198B72084B55B77539DEF905A8D8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003A10AD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>__________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="82395D8FCA024B6685108748F57CAE45"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{97E7B231-6F73-4DF1-962B-263DBC43C7C9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="0070008C" w:rsidP="0070008C">
+          <w:pPr>
+            <w:pStyle w:val="82395D8FCA024B6685108748F57CAE45"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003A10AD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="92B4D43B7EBD4CBFAF8A62B9EC0447B8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{00A14F81-19D4-4D35-82B1-7D6EECF62D8F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="0070008C" w:rsidP="0070008C">
+          <w:pPr>
+            <w:pStyle w:val="92B4D43B7EBD4CBFAF8A62B9EC0447B8"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>DD.MM.GGGG.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="24DCAC94909D4111B42394A2A767EC98"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7764D13B-BEA8-4A85-85F2-8842EE8543DC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="0070008C" w:rsidP="0070008C">
+          <w:pPr>
+            <w:pStyle w:val="24DCAC94909D4111B42394A2A767EC98"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003A10AD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7699029F77994B078F7F49E5BECAACA0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{ACC1E535-616F-4306-AF64-B34797996F4D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="0070008C" w:rsidP="0070008C">
+          <w:pPr>
+            <w:pStyle w:val="7699029F77994B078F7F49E5BECAACA0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003A10AD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>______________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D8570D"/>
     <w:rsid w:val="000009CF"/>
     <w:rsid w:val="00064ED8"/>
     <w:rsid w:val="00181B79"/>
     <w:rsid w:val="00187834"/>
+    <w:rsid w:val="00201353"/>
     <w:rsid w:val="005664B6"/>
     <w:rsid w:val="00574C58"/>
     <w:rsid w:val="00587A96"/>
     <w:rsid w:val="005A5D2C"/>
     <w:rsid w:val="006C250F"/>
+    <w:rsid w:val="0070008C"/>
     <w:rsid w:val="00742875"/>
     <w:rsid w:val="00875FE7"/>
     <w:rsid w:val="00912D1C"/>
     <w:rsid w:val="00971390"/>
     <w:rsid w:val="00B51D04"/>
     <w:rsid w:val="00B6001A"/>
     <w:rsid w:val="00D8570D"/>
     <w:rsid w:val="00F43099"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
@@ -3856,61 +4007,69 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F520ED493654638857BB330103CF7062">
     <w:name w:val="4F520ED493654638857BB330103CF7062"/>
     <w:rsid w:val="00574C58"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC074149B3DF4BBAA9E67497BAB0F1AC2">
     <w:name w:val="FC074149B3DF4BBAA9E67497BAB0F1AC2"/>
     <w:rsid w:val="00574C58"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="54C2E24059564F6BA2A4F433EF744C832">
     <w:name w:val="54C2E24059564F6BA2A4F433EF744C832"/>
     <w:rsid w:val="00574C58"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E62E7B9F9154EA1BD519178DE462CB52">
     <w:name w:val="9E62E7B9F9154EA1BD519178DE462CB52"/>
     <w:rsid w:val="00574C58"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC8F5F950CAB4FCC94F3409325AB1A4C2">
     <w:name w:val="CC8F5F950CAB4FCC94F3409325AB1A4C2"/>
     <w:rsid w:val="00574C58"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="68A4B72B29A048899FB596C197590BE62">
     <w:name w:val="68A4B72B29A048899FB596C197590BE62"/>
     <w:rsid w:val="00574C58"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="88955D5E801044C5A95F769302956CB32">
-[...1 lines deleted...]
-    <w:rsid w:val="00574C58"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA29198B72084B55B77539DEF905A8D8">
+    <w:name w:val="AA29198B72084B55B77539DEF905A8D8"/>
+    <w:rsid w:val="0070008C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB6074D4584745469F3853DB03A23ADE2">
-[...1 lines deleted...]
-    <w:rsid w:val="00574C58"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82395D8FCA024B6685108748F57CAE45">
+    <w:name w:val="82395D8FCA024B6685108748F57CAE45"/>
+    <w:rsid w:val="0070008C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB78F7264EDC45A686856B9E507845FA2">
-[...1 lines deleted...]
-    <w:rsid w:val="00574C58"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="92B4D43B7EBD4CBFAF8A62B9EC0447B8">
+    <w:name w:val="92B4D43B7EBD4CBFAF8A62B9EC0447B8"/>
+    <w:rsid w:val="0070008C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="24DCAC94909D4111B42394A2A767EC98">
+    <w:name w:val="24DCAC94909D4111B42394A2A767EC98"/>
+    <w:rsid w:val="0070008C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7699029F77994B078F7F49E5BECAACA0">
+    <w:name w:val="7699029F77994B078F7F49E5BECAACA0"/>
+    <w:rsid w:val="0070008C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -4194,70 +4353,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D8F55C2-4BC6-430B-961A-DA65F2CE9A33}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1254</Words>
-  <Characters>715</Characters>
+  <Words>1276</Words>
+  <Characters>728</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>6</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1966</CharactersWithSpaces>
+  <CharactersWithSpaces>2001</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>students</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>