--- v0 (2026-06-16)
+++ v1 (2026-07-06)
@@ -84,100 +84,100 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0D39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jelgavas tehnikuma</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0D39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>direktorei J.Rudzītei</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DB3B49" w14:textId="09FF71A1" w:rsidR="005F0D39" w:rsidRDefault="00032DFF" w:rsidP="00007276">
+    <w:p w14:paraId="05DB3B49" w14:textId="09FF71A1" w:rsidR="005F0D39" w:rsidRDefault="002A7705" w:rsidP="00007276">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="232976590"/>
           <w:placeholder>
             <w:docPart w:val="EBD8B0282E704788B9C4E83CF69465CF"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003A10AD" w:rsidRPr="003A10AD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>_________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005F0D39" w:rsidRPr="003A10AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="005F0D39" w:rsidRPr="005F0D39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>iesniedzēja vārds, uzvārds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2604579B" w14:textId="7CDBF584" w:rsidR="005F0D39" w:rsidRDefault="00032DFF" w:rsidP="00007276">
+    <w:p w14:paraId="2604579B" w14:textId="7CDBF584" w:rsidR="005F0D39" w:rsidRDefault="002A7705" w:rsidP="00007276">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="2410"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-1073432536"/>
           <w:placeholder>
             <w:docPart w:val="87EB2979A5FA4C759E0419A17EEF4B33"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -283,58 +283,60 @@
             <w:listItem w:displayText="Spied šeit, lai izvēlētos kvalifikāciju" w:value="Spied šeit, lai izvēlētos kvalifikāciju"/>
             <w:listItem w:displayText="Apdares darbu tehniķis (Būvdarbi 33 582 01 1)" w:value="Apdares darbu tehniķis (Būvdarbi 33 582 01 1)"/>
             <w:listItem w:displayText="Automehāniķis (Autotransports 33 525 01 1)" w:value="Automehāniķis (Autotransports 33 525 01 1)"/>
             <w:listItem w:displayText="Datorsistēmu tehniķis (Datorsistēmas, datubāzes un datortīkli 33 481 01 1)" w:value="Datorsistēmu tehniķis (Datorsistēmas, datubāzes un datortīkli 33 481 01 1)"/>
             <w:listItem w:displayText="Inženiersistēmu būvtehniķis (Siltuma, gāzes un ūdens tehnoloģija 33 582 03 1)" w:value="Inženiersistēmu būvtehniķis (Siltuma, gāzes un ūdens tehnoloģija 33 582 03 1)"/>
             <w:listItem w:displayText="Mēbeļu galdnieks (Kokizstrādājumu izgatavošana 33 543 04 1)" w:value="Mēbeļu galdnieks (Kokizstrādājumu izgatavošana 33 543 04 1)"/>
             <w:listItem w:displayText="Komercdarbinieks (Komerczinības 33 346 01 1)" w:value="Komercdarbinieks (Komerczinības 33 346 01 1)"/>
             <w:listItem w:displayText="Mērniecības tehniķis (Zemes ierīcība 33 581 04 1)" w:value="Mērniecības tehniķis (Zemes ierīcība 33 581 04 1)"/>
             <w:listItem w:displayText="Programmēšanas tehniķis (Programmēšana 33 481 03 1)" w:value="Programmēšanas tehniķis (Programmēšana 33 481 03 1)"/>
             <w:listItem w:displayText="Sausbūves tehniķis (Būvdarbi 33 582 01 1)" w:value="Sausbūves tehniķis (Būvdarbi 33 582 01 1)"/>
             <w:listItem w:displayText="Viesmīlis (Restorānu pakalpojumi 33 811 04 1)" w:value="Viesmīlis (Restorānu pakalpojumi 33 811 04 1)"/>
             <w:listItem w:displayText="Viesmīlības pakalpojumu speciālists (Viesnīcu pakalpojumi 33 811 03 1)" w:value="Viesmīlības pakalpojumu speciālists (Viesnīcu pakalpojumi 33 811 03 1)"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B51EC1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Spied šeit, lai izvēlētos kvalifikāciju</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="135C5BAC" w14:textId="21B6CFC3" w:rsidR="002E5FC5" w:rsidRDefault="002D7B84" w:rsidP="002D7B84">
+    <w:p w14:paraId="62A8F15E" w14:textId="77777777" w:rsidR="00C23000" w:rsidRDefault="002D7B84" w:rsidP="00C23000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:ind w:right="1983"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1985"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="701B5BB7" wp14:editId="322BD384">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6985</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1080000" cy="1440000"/>
                 <wp:effectExtent l="0" t="0" r="25400" b="27305"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -395,357 +397,438 @@
             <w:pict>
               <v:rect w14:anchorId="347B5407" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:33.85pt;margin-top:.55pt;width:85.05pt;height:113.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMN61clQIAALcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0E6dYGdYqgRYYB&#10;RVv0Az0rshQLkERNUuJkv36U7DhpF+wwLAdFNMlH8onk1fXWaLIRPiiwFR2dlZQIy6FWdlXR15fF&#10;lwtKQmS2ZhqsqOhOBHo9+/zpqnVTMYYGdC08QRAbpq2raBOjmxZF4I0wLJyBExaVErxhEUW/KmrP&#10;WkQ3uhiX5deiBV87D1yEgF9vOyWdZXwpBY8PUgYRia4o5hbz6fO5TGcxu2LTlWeuUbxPg/1DFoYp&#10;i0EHqFsWGVl79QeUUdxDABnPOJgCpFRc5BqwmlH5oZrnhjmRa0FyghtoCv8Plt9vHj1RNb4dJZYZ&#10;fKInJI3ZlRZklOhpXZii1bN79L0U8Jpq3Upv0j9WQbaZ0t1AqdhGwvHjqLwo8UcJR91oMskC4hQH&#10;d+dD/C7AkHSpqMfwmUq2uQuxM92bpGgBtKoXSusspD4RN9qTDcMXXq5yygj+zkpb0mL0y/K8zMjv&#10;lLnVDhBxewICAbXFpBMXXfX5FndapCy0fRISScR6x12A92kxzoWNo07VsFp02Z4fkTFkkanJgAlZ&#10;Yp0Ddg9wGrsjqrdPriJ3/+DcV/4358EjRwYbB2ejLPhTlWmsqo/c2e9J6qhJLC2h3mGLeehmLzi+&#10;UPjQdyzER+Zx2LA5cIHEBzykBnwo6G+UNOB/nfqe7HEGUEtJi8Nb0fBzzbygRP+wOB2XqdNw2rMw&#10;Of82RsEfa5bHGrs2N4DdgxOA2eVrso96f5UezBvumXmKiipmOcauKI9+L9zEbqngpuJiPs9mOOGO&#10;xTv77HgCT6ymRn7ZvjHv+m6POCj3sB90Nv3Q9J1t8rQwX0eQKk/Egdeeb9wOuXH6TZbWz7GcrQ77&#10;dvYbAAD//wMAUEsDBBQABgAIAAAAIQBpI4no3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T8MwDIXvSPyHyEjcWLpKdKM0nQAJJE4TK0Ics8a01RKnNFnb/Xu807j5+VnvfS42s7NixCF0nhQs&#10;FwkIpNqbjhoFn9Xr3RpEiJqMtp5QwQkDbMrrq0Lnxk/0geMuNoJDKORaQRtjn0sZ6hadDgvfI7H3&#10;4wenI8uhkWbQE4c7K9MkyaTTHXFDq3t8abE+7I5OQTa+V/dvh2n923+f0mx83lZfdqvU7c389Agi&#10;4hwvx3DGZ3QomWnvj2SCsAr4kcjbJYizuUp42CtI09UDyLKQ//HLPwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCMN61clQIAALcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBpI4no3QAAAAYBAAAPAAAAAAAAAAAAAAAAAO8EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1.5pt">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005F0D39" w:rsidRPr="005F0D39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Informācija par izglītojamo:</w:t>
       </w:r>
       <w:r w:rsidR="002E5FC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002E5FC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk232672921"/>
+      <w:r w:rsidR="002E5FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Vārds, uzvārds</w:t>
       </w:r>
       <w:r w:rsidR="002E5FC5" w:rsidRPr="003A10AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="109333082"/>
           <w:placeholder>
             <w:docPart w:val="398AD30852BC4352B406AF7D4239CEFB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003A10AD" w:rsidRPr="003A10AD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>__________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002E5FC5">
+      <w:r w:rsidR="00FA27A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="002E5FC5">
+      <w:r w:rsidR="00FA27A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Personas kods:</w:t>
       </w:r>
-      <w:r w:rsidR="002E5FC5" w:rsidRPr="003A10AD">
+      <w:r w:rsidR="00FA27A9" w:rsidRPr="003A10AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-1490561072"/>
           <w:placeholder>
-            <w:docPart w:val="A670BF24945A420EA03C36CF215B0508"/>
+            <w:docPart w:val="01EBB48186564630AAD91C8B58665411"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="003A10AD" w:rsidRPr="003A10AD">
+          <w:r w:rsidR="00FA27A9" w:rsidRPr="003A10AD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002E5FC5">
-[...5 lines deleted...]
-      <w:r w:rsidR="002E5FC5">
+      <w:bookmarkStart w:id="1" w:name="_Hlk232672988"/>
+    </w:p>
+    <w:p w14:paraId="45764602" w14:textId="32D51728" w:rsidR="00C23000" w:rsidRDefault="00FA27A9" w:rsidP="00C23000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1985"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Tālr.: </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk232672995"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Dzimšanas datums:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C23000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:id w:val="-533108769"/>
+          <w:id w:val="560982280"/>
           <w:placeholder>
-            <w:docPart w:val="EB246F81E5524182A5C1B5C392A9F313"/>
+            <w:docPart w:val="E544233EA71B4BF3B7B1A56110AB41F0"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w15:color w:val="C0C0C0"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004C377A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>DD.MM.GGGG.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="135C5BAC" w14:textId="7E96FE3C" w:rsidR="002E5FC5" w:rsidRPr="00FA27A9" w:rsidRDefault="002E5FC5" w:rsidP="002D7B84">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:right="1983"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk232672974"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tālr.: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:id w:val="-821432378"/>
+          <w:placeholder>
+            <w:docPart w:val="3969654706D94CB1BD0A6942313BDE39"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00340A02">
+          <w:r w:rsidR="00C23000" w:rsidRPr="003A10AD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            </w:rPr>
-            <w:t>tālruņa numurs</w:t>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002E5FC5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> e-pasts:</w:t>
       </w:r>
-      <w:r w:rsidR="002E5FC5" w:rsidRPr="003A10AD">
+      <w:r w:rsidRPr="003A10AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-26413840"/>
           <w:placeholder>
             <w:docPart w:val="3E7249B58381493081E675DC70121EB9"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003A10AD" w:rsidRPr="003A10AD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>______________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002E5FC5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="002E5FC5">
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002E5FC5" w:rsidRPr="002E5FC5">
+      <w:r w:rsidRPr="002E5FC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Faktiskās dzīves vietas adrese:</w:t>
       </w:r>
-      <w:r w:rsidR="002E5FC5" w:rsidRPr="00812C30">
+      <w:r w:rsidRPr="00812C30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="1091132378"/>
           <w:placeholder>
             <w:docPart w:val="2D86410CF8394F86B45877296CA3BF40"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00812C30" w:rsidRPr="00812C30">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>___________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002E5FC5" w:rsidRPr="00812C30">
+      <w:r w:rsidRPr="00812C30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-1518844810"/>
           <w:placeholder>
             <w:docPart w:val="CCF1517A692C47E184346DA98546010C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002E5FC5" w:rsidRPr="00812C30">
+          <w:r w:rsidRPr="00812C30">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>LV-0000</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="002D7B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002D7B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7B84">
+      <w:r w:rsidR="002D7B84" w:rsidRPr="002D7B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Deklarētās </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E5FC5">
+      <w:r w:rsidR="002D7B84" w:rsidRPr="002E5FC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>dzīves vietas adrese:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00812C30">
+      <w:r w:rsidR="002D7B84" w:rsidRPr="00812C30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-1296362775"/>
           <w:placeholder>
             <w:docPart w:val="3DFC178B746A4F93A53A91E652394E24"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00812C30" w:rsidRPr="00812C30">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00812C30">
+      <w:r w:rsidR="002D7B84" w:rsidRPr="00812C30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-887405209"/>
           <w:placeholder>
             <w:docPart w:val="99C3652D12734909A829FFFCDB080FB0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00812C30">
+          <w:r w:rsidR="002D7B84" w:rsidRPr="00812C30">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>LV-0000</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="24F88A2D" w14:textId="35C76C99" w:rsidR="002D7B84" w:rsidRDefault="00473DC0" w:rsidP="00007276">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473DC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -953,51 +1036,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="1026286748"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3D14D9D8" w14:textId="6E0131A3" w:rsidR="00473DC0" w:rsidRPr="00473DC0" w:rsidRDefault="00473DC0" w:rsidP="00473DC0">
+    <w:p w14:paraId="3D14D9D8" w14:textId="2545C02F" w:rsidR="00473DC0" w:rsidRPr="00473DC0" w:rsidRDefault="00473DC0" w:rsidP="00473DC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Vārds, uzvārds:</w:t>
       </w:r>
       <w:r w:rsidRPr="0028104C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
@@ -1228,171 +1311,171 @@
         <w:br/>
         <w:t>Tālr.:</w:t>
       </w:r>
       <w:r w:rsidRPr="0028104C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-1201701127"/>
           <w:placeholder>
             <w:docPart w:val="CC8F5F950CAB4FCC94F3409325AB1A4C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00032DFF" w:rsidRPr="0028104C">
+          <w:r w:rsidR="004C377A" w:rsidRPr="0028104C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>______</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>E-pasts:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5B90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-2114580383"/>
           <w:placeholder>
             <w:docPart w:val="CC8F5F950CAB4FCC94F3409325AB1A4C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00032DFF" w:rsidRPr="0028104C">
+          <w:r w:rsidR="004C377A" w:rsidRPr="0028104C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>______</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00473DC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Faktiskās dzīves vietas adrese:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-1756201025"/>
           <w:placeholder>
             <w:docPart w:val="CC8F5F950CAB4FCC94F3409325AB1A4C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00032DFF" w:rsidRPr="0028104C">
+          <w:r w:rsidR="004C377A" w:rsidRPr="0028104C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>______</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00473DC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Deklarētās dzīves vietas adrese:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="748622807"/>
           <w:placeholder>
             <w:docPart w:val="CC8F5F950CAB4FCC94F3409325AB1A4C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00032DFF" w:rsidRPr="0028104C">
+          <w:r w:rsidR="004C377A" w:rsidRPr="0028104C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>______</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4B5690EA" w14:textId="77777777" w:rsidR="00473DC0" w:rsidRDefault="00473DC0" w:rsidP="002D7B84">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00473DC0" w:rsidSect="00473DC0">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:num="2" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
@@ -1770,119 +1853,66 @@
       </w:pPr>
       <w:r w:rsidRPr="003A10AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ar savu parakstu apliecinu, ka esmu iepazinies ar Jelgavas tehnikuma iekšējiem noteikumiem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="003A10AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">“Izglītojamo iekšējās kārtības noteikumi”: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="003A10AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>jelgavastehnikums.lv</w:t>
-[...29 lines deleted...]
-          <w:t>/</w:t>
+          <w:t>jelgavastehnikums.lv/lv/media/</w:t>
         </w:r>
         <w:r w:rsidR="00032DFF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>50</w:t>
         </w:r>
         <w:r w:rsidRPr="003A10AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>/</w:t>
+          <w:t>/download?attachment</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="20A825F8" w14:textId="551250F7" w:rsidR="003A10AD" w:rsidRDefault="00D92FED" w:rsidP="0060358B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="003A10AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -2126,78 +2156,81 @@
         <w:tab/>
         <w:t>(vārds, uzvārds)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0060358B" w:rsidRPr="0060358B" w:rsidSect="00473DC0">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DD0137A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B614B340"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -2268,92 +2301,96 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="A5yVEiE5XSKkx/9qkEujP8g4Iv9XtZOFZyH+nOsptWPJnCo7qVmCSTYAyE1GDykJ4b+2R8fcLTF2504nq9Litg==" w:salt="uwH7XRI/n0Kr0qSyMxJtWA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="QplSBXVFd+c4v5LLh29lADOnunLQ7EgUQJTjaE+Ns5BFZLo7HEdqxb2O7ma26fZxK4mbzVizaJuEBkiEimA6uw==" w:salt="17gu4VoNG2CwwR6cSn+2Ow=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F0D39"/>
     <w:rsid w:val="00007276"/>
     <w:rsid w:val="00032DFF"/>
     <w:rsid w:val="001B7703"/>
     <w:rsid w:val="001D73CE"/>
     <w:rsid w:val="0028104C"/>
+    <w:rsid w:val="002A7705"/>
     <w:rsid w:val="002D7B84"/>
     <w:rsid w:val="002E5FC5"/>
     <w:rsid w:val="00340A02"/>
     <w:rsid w:val="003510A6"/>
     <w:rsid w:val="003A10AD"/>
     <w:rsid w:val="00473DC0"/>
+    <w:rsid w:val="004C377A"/>
     <w:rsid w:val="005F0D39"/>
     <w:rsid w:val="0060358B"/>
     <w:rsid w:val="007B73CF"/>
     <w:rsid w:val="00812C30"/>
     <w:rsid w:val="008E159C"/>
     <w:rsid w:val="00934A76"/>
     <w:rsid w:val="00B51EC1"/>
     <w:rsid w:val="00BC5B90"/>
+    <w:rsid w:val="00C23000"/>
     <w:rsid w:val="00C25240"/>
     <w:rsid w:val="00D173D4"/>
     <w:rsid w:val="00D92FED"/>
     <w:rsid w:val="00DC658B"/>
     <w:rsid w:val="00ED5EF5"/>
     <w:rsid w:val="00F7273E"/>
+    <w:rsid w:val="00FA27A9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0AA03710"/>
@@ -2822,50 +2859,69 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003A10AD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00032DFF"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C23000"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="831069653">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1945071246">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -2917,745 +2973,785 @@
           <w:r w:rsidRPr="00D33134">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EBD8B0282E704788B9C4E83CF69465CF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2C90CD03-9B54-483C-BDD8-817942A8F1AE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00064ED8" w:rsidRDefault="00574C58" w:rsidP="00574C58">
+        <w:p w:rsidR="00064ED8" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
           <w:pPr>
-            <w:pStyle w:val="EBD8B0282E704788B9C4E83CF69465CF2"/>
+            <w:pStyle w:val="EBD8B0282E704788B9C4E83CF69465CF"/>
           </w:pPr>
           <w:r w:rsidRPr="003A10AD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>_________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="87EB2979A5FA4C759E0419A17EEF4B33"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F28258F0-65AD-4661-95EB-A295AB443F73}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00064ED8" w:rsidRDefault="00574C58" w:rsidP="00574C58">
+        <w:p w:rsidR="00064ED8" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
           <w:pPr>
-            <w:pStyle w:val="87EB2979A5FA4C759E0419A17EEF4B332"/>
+            <w:pStyle w:val="87EB2979A5FA4C759E0419A17EEF4B33"/>
           </w:pPr>
           <w:r w:rsidRPr="003A10AD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="398AD30852BC4352B406AF7D4239CEFB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6E4C8BA4-A033-4AC1-B7FB-03ABB1C732AA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00064ED8" w:rsidRDefault="00574C58" w:rsidP="00574C58">
+        <w:p w:rsidR="00064ED8" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
           <w:pPr>
-            <w:pStyle w:val="398AD30852BC4352B406AF7D4239CEFB2"/>
+            <w:pStyle w:val="398AD30852BC4352B406AF7D4239CEFB"/>
           </w:pPr>
           <w:r w:rsidRPr="003A10AD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>__________________</w:t>
-          </w:r>
-[...57 lines deleted...]
-            <w:t>tālruņa numurs</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3E7249B58381493081E675DC70121EB9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FD7C32F2-7B74-4A1B-9760-44B9D2BEF046}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00064ED8" w:rsidRDefault="00574C58" w:rsidP="00574C58">
+        <w:p w:rsidR="00064ED8" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
           <w:pPr>
-            <w:pStyle w:val="3E7249B58381493081E675DC70121EB92"/>
+            <w:pStyle w:val="3E7249B58381493081E675DC70121EB9"/>
           </w:pPr>
           <w:r w:rsidRPr="003A10AD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>______________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2D86410CF8394F86B45877296CA3BF40"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CFEA0263-7A33-40FE-83FA-B8DCF6BF0C6B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00064ED8" w:rsidRDefault="00574C58" w:rsidP="00574C58">
+        <w:p w:rsidR="00064ED8" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
           <w:pPr>
-            <w:pStyle w:val="2D86410CF8394F86B45877296CA3BF402"/>
+            <w:pStyle w:val="2D86410CF8394F86B45877296CA3BF40"/>
           </w:pPr>
           <w:r w:rsidRPr="00812C30">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>___________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CCF1517A692C47E184346DA98546010C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{51042100-046D-440B-B86C-B74F9E322BBB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00064ED8" w:rsidRDefault="00574C58" w:rsidP="00574C58">
+        <w:p w:rsidR="00064ED8" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
           <w:pPr>
-            <w:pStyle w:val="CCF1517A692C47E184346DA98546010C2"/>
+            <w:pStyle w:val="CCF1517A692C47E184346DA98546010C"/>
           </w:pPr>
           <w:r w:rsidRPr="00812C30">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>LV-0000</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3DFC178B746A4F93A53A91E652394E24"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B692877E-55A4-44F9-B8AD-2212416FD032}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005664B6" w:rsidRDefault="00574C58" w:rsidP="00574C58">
+        <w:p w:rsidR="005664B6" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
           <w:pPr>
-            <w:pStyle w:val="3DFC178B746A4F93A53A91E652394E242"/>
+            <w:pStyle w:val="3DFC178B746A4F93A53A91E652394E24"/>
           </w:pPr>
           <w:r w:rsidRPr="00812C30">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="99C3652D12734909A829FFFCDB080FB0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0772E15F-28E3-42CE-98C8-1F65BFE6B726}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005664B6" w:rsidRDefault="00574C58" w:rsidP="00574C58">
+        <w:p w:rsidR="005664B6" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
           <w:pPr>
-            <w:pStyle w:val="99C3652D12734909A829FFFCDB080FB02"/>
+            <w:pStyle w:val="99C3652D12734909A829FFFCDB080FB0"/>
           </w:pPr>
           <w:r w:rsidRPr="00812C30">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>LV-0000</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BA10D0EB6B2348679EA45F27DFB59074"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DCB41089-7D1F-4D83-BF69-B98415D6DA8B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C250F" w:rsidRDefault="00574C58" w:rsidP="00574C58">
+        <w:p w:rsidR="006C250F" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
           <w:pPr>
-            <w:pStyle w:val="BA10D0EB6B2348679EA45F27DFB590742"/>
+            <w:pStyle w:val="BA10D0EB6B2348679EA45F27DFB59074"/>
           </w:pPr>
           <w:r w:rsidRPr="00812C30">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>_____________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CC8F5F950CAB4FCC94F3409325AB1A4C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{818C4311-12BC-475D-A84F-2BA1293D8329}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C250F" w:rsidRDefault="00574C58" w:rsidP="00574C58">
+        <w:p w:rsidR="006C250F" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
           <w:pPr>
-            <w:pStyle w:val="CC8F5F950CAB4FCC94F3409325AB1A4C2"/>
+            <w:pStyle w:val="CC8F5F950CAB4FCC94F3409325AB1A4C"/>
           </w:pPr>
           <w:r w:rsidRPr="0028104C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>______</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A00ED8493786400FAA1454501B560DF4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AB6053B7-030C-4586-86F7-C76AF3E1D55B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C250F" w:rsidRDefault="00574C58" w:rsidP="00574C58">
+        <w:p w:rsidR="006C250F" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
           <w:pPr>
-            <w:pStyle w:val="A00ED8493786400FAA1454501B560DF42"/>
+            <w:pStyle w:val="A00ED8493786400FAA1454501B560DF4"/>
           </w:pPr>
           <w:r w:rsidRPr="0028104C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>______</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4F520ED493654638857BB330103CF706"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{98FB2995-7ED7-4322-BF3E-07949E56F6AA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C250F" w:rsidRDefault="00574C58" w:rsidP="00574C58">
+        <w:p w:rsidR="006C250F" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
           <w:pPr>
-            <w:pStyle w:val="4F520ED493654638857BB330103CF7062"/>
+            <w:pStyle w:val="4F520ED493654638857BB330103CF706"/>
           </w:pPr>
           <w:r w:rsidRPr="0028104C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>______</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FC074149B3DF4BBAA9E67497BAB0F1AC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7820EF3A-B7DD-4ACD-8660-384DF01098AD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C250F" w:rsidRDefault="00574C58" w:rsidP="00574C58">
+        <w:p w:rsidR="006C250F" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
           <w:pPr>
-            <w:pStyle w:val="FC074149B3DF4BBAA9E67497BAB0F1AC2"/>
+            <w:pStyle w:val="FC074149B3DF4BBAA9E67497BAB0F1AC"/>
           </w:pPr>
           <w:r w:rsidRPr="00BC5B90">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>______</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="54C2E24059564F6BA2A4F433EF744C83"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FF24A0EF-1651-4445-949C-E4565AF364DA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C250F" w:rsidRDefault="00574C58" w:rsidP="00574C58">
+        <w:p w:rsidR="006C250F" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
           <w:pPr>
-            <w:pStyle w:val="54C2E24059564F6BA2A4F433EF744C832"/>
+            <w:pStyle w:val="54C2E24059564F6BA2A4F433EF744C83"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>______</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9E62E7B9F9154EA1BD519178DE462CB5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1E955D19-458E-4E3B-B24F-ACD399E67EC1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C250F" w:rsidRDefault="00574C58" w:rsidP="00574C58">
+        <w:p w:rsidR="006C250F" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
           <w:pPr>
-            <w:pStyle w:val="9E62E7B9F9154EA1BD519178DE462CB52"/>
+            <w:pStyle w:val="9E62E7B9F9154EA1BD519178DE462CB5"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>______</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="68A4B72B29A048899FB596C197590BE6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{933F80C8-6BDF-40F4-B0AF-2BCB9F0B8E8B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C250F" w:rsidRDefault="00574C58" w:rsidP="00574C58">
+        <w:p w:rsidR="006C250F" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
           <w:pPr>
-            <w:pStyle w:val="68A4B72B29A048899FB596C197590BE62"/>
+            <w:pStyle w:val="68A4B72B29A048899FB596C197590BE6"/>
           </w:pPr>
           <w:r w:rsidRPr="003A10AD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>e-pasts uz kuru tiks nosūtīts rezultāts</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="88955D5E801044C5A95F769302956CB3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2B83ED28-67DA-4DA3-8D7B-37F84F16FB23}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C250F" w:rsidRDefault="00574C58" w:rsidP="00574C58">
+        <w:p w:rsidR="006C250F" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
           <w:pPr>
-            <w:pStyle w:val="88955D5E801044C5A95F769302956CB32"/>
+            <w:pStyle w:val="88955D5E801044C5A95F769302956CB3"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>__</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CB6074D4584745469F3853DB03A23ADE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8A6D1736-1773-411F-99DB-D56EAB7A06FC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C250F" w:rsidRDefault="00574C58" w:rsidP="00574C58">
+        <w:p w:rsidR="006C250F" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
           <w:pPr>
-            <w:pStyle w:val="CB6074D4584745469F3853DB03A23ADE2"/>
+            <w:pStyle w:val="CB6074D4584745469F3853DB03A23ADE"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>______</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CB78F7264EDC45A686856B9E507845FA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B51F3AC5-87CF-4232-83E7-E9827490A367}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C250F" w:rsidRDefault="00574C58" w:rsidP="00574C58">
+        <w:p w:rsidR="006C250F" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
           <w:pPr>
-            <w:pStyle w:val="CB78F7264EDC45A686856B9E507845FA2"/>
+            <w:pStyle w:val="CB78F7264EDC45A686856B9E507845FA"/>
           </w:pPr>
           <w:r w:rsidRPr="0060358B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>vārds, uzvārds</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="01EBB48186564630AAD91C8B58665411"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FD5882B2-A54F-4D68-A0AB-9996E5F33ED9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007528C6" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
+          <w:pPr>
+            <w:pStyle w:val="01EBB48186564630AAD91C8B58665411"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003A10AD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E544233EA71B4BF3B7B1A56110AB41F0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D12C25A5-C43E-468A-BC22-D05233850B0D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B17E4B" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
+          <w:pPr>
+            <w:pStyle w:val="E544233EA71B4BF3B7B1A56110AB41F0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>DD.MM.GGGG.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3969654706D94CB1BD0A6942313BDE39"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3455F0CB-62A2-4EBC-AB92-6961F7898245}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B17E4B" w:rsidRDefault="00B17E4B" w:rsidP="00B17E4B">
+          <w:pPr>
+            <w:pStyle w:val="3969654706D94CB1BD0A6942313BDE39"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003A10AD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D8570D"/>
     <w:rsid w:val="000009CF"/>
     <w:rsid w:val="00064ED8"/>
     <w:rsid w:val="00181B79"/>
     <w:rsid w:val="00187834"/>
+    <w:rsid w:val="003C2943"/>
+    <w:rsid w:val="004E61B8"/>
     <w:rsid w:val="005664B6"/>
     <w:rsid w:val="00574C58"/>
     <w:rsid w:val="00587A96"/>
+    <w:rsid w:val="005A1194"/>
     <w:rsid w:val="005A5D2C"/>
     <w:rsid w:val="006C250F"/>
+    <w:rsid w:val="006C7F26"/>
     <w:rsid w:val="00742875"/>
+    <w:rsid w:val="007528C6"/>
     <w:rsid w:val="00875FE7"/>
     <w:rsid w:val="00912D1C"/>
+    <w:rsid w:val="00B17E4B"/>
     <w:rsid w:val="00B51D04"/>
     <w:rsid w:val="00B6001A"/>
     <w:rsid w:val="00D8570D"/>
     <w:rsid w:val="00F43099"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -4069,310 +4165,234 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00574C58"/>
+    <w:rsid w:val="00B17E4B"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2C45D0D710B454D84725667DE020190">
     <w:name w:val="B2C45D0D710B454D84725667DE020190"/>
     <w:rsid w:val="00D8570D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EBD8B0282E704788B9C4E83CF69465CF">
     <w:name w:val="EBD8B0282E704788B9C4E83CF69465CF"/>
-    <w:rsid w:val="00B51D04"/>
+    <w:rsid w:val="00B17E4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="87EB2979A5FA4C759E0419A17EEF4B33">
     <w:name w:val="87EB2979A5FA4C759E0419A17EEF4B33"/>
-    <w:rsid w:val="00B51D04"/>
+    <w:rsid w:val="00B17E4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="398AD30852BC4352B406AF7D4239CEFB">
     <w:name w:val="398AD30852BC4352B406AF7D4239CEFB"/>
-    <w:rsid w:val="00B51D04"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00B51D04"/>
+    <w:rsid w:val="00B17E4B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01EBB48186564630AAD91C8B58665411">
+    <w:name w:val="01EBB48186564630AAD91C8B58665411"/>
+    <w:rsid w:val="00B17E4B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E544233EA71B4BF3B7B1A56110AB41F0">
+    <w:name w:val="E544233EA71B4BF3B7B1A56110AB41F0"/>
+    <w:rsid w:val="00B17E4B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3969654706D94CB1BD0A6942313BDE39">
+    <w:name w:val="3969654706D94CB1BD0A6942313BDE39"/>
+    <w:rsid w:val="00B17E4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E7249B58381493081E675DC70121EB9">
     <w:name w:val="3E7249B58381493081E675DC70121EB9"/>
-    <w:rsid w:val="00B51D04"/>
+    <w:rsid w:val="00B17E4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D86410CF8394F86B45877296CA3BF40">
     <w:name w:val="2D86410CF8394F86B45877296CA3BF40"/>
-    <w:rsid w:val="00B51D04"/>
+    <w:rsid w:val="00B17E4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CCF1517A692C47E184346DA98546010C">
     <w:name w:val="CCF1517A692C47E184346DA98546010C"/>
-    <w:rsid w:val="00B51D04"/>
+    <w:rsid w:val="00B17E4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DFC178B746A4F93A53A91E652394E24">
     <w:name w:val="3DFC178B746A4F93A53A91E652394E24"/>
-    <w:rsid w:val="00B51D04"/>
+    <w:rsid w:val="00B17E4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="99C3652D12734909A829FFFCDB080FB0">
     <w:name w:val="99C3652D12734909A829FFFCDB080FB0"/>
-    <w:rsid w:val="00B51D04"/>
+    <w:rsid w:val="00B17E4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BA10D0EB6B2348679EA45F27DFB59074">
     <w:name w:val="BA10D0EB6B2348679EA45F27DFB59074"/>
-    <w:rsid w:val="00B51D04"/>
+    <w:rsid w:val="00B17E4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A00ED8493786400FAA1454501B560DF4">
     <w:name w:val="A00ED8493786400FAA1454501B560DF4"/>
-    <w:rsid w:val="00B51D04"/>
+    <w:rsid w:val="00B17E4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F520ED493654638857BB330103CF706">
     <w:name w:val="4F520ED493654638857BB330103CF706"/>
-    <w:rsid w:val="00B51D04"/>
+    <w:rsid w:val="00B17E4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC074149B3DF4BBAA9E67497BAB0F1AC">
     <w:name w:val="FC074149B3DF4BBAA9E67497BAB0F1AC"/>
-    <w:rsid w:val="00B51D04"/>
+    <w:rsid w:val="00B17E4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="54C2E24059564F6BA2A4F433EF744C83">
     <w:name w:val="54C2E24059564F6BA2A4F433EF744C83"/>
-    <w:rsid w:val="00B51D04"/>
+    <w:rsid w:val="00B17E4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E62E7B9F9154EA1BD519178DE462CB5">
     <w:name w:val="9E62E7B9F9154EA1BD519178DE462CB5"/>
-    <w:rsid w:val="00B51D04"/>
+    <w:rsid w:val="00B17E4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC8F5F950CAB4FCC94F3409325AB1A4C">
     <w:name w:val="CC8F5F950CAB4FCC94F3409325AB1A4C"/>
-    <w:rsid w:val="00B51D04"/>
+    <w:rsid w:val="00B17E4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="68A4B72B29A048899FB596C197590BE6">
     <w:name w:val="68A4B72B29A048899FB596C197590BE6"/>
-    <w:rsid w:val="00B51D04"/>
+    <w:rsid w:val="00B17E4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="88955D5E801044C5A95F769302956CB3">
     <w:name w:val="88955D5E801044C5A95F769302956CB3"/>
-    <w:rsid w:val="00B51D04"/>
+    <w:rsid w:val="00B17E4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB6074D4584745469F3853DB03A23ADE">
     <w:name w:val="CB6074D4584745469F3853DB03A23ADE"/>
-    <w:rsid w:val="00B51D04"/>
+    <w:rsid w:val="00B17E4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB78F7264EDC45A686856B9E507845FA">
     <w:name w:val="CB78F7264EDC45A686856B9E507845FA"/>
-    <w:rsid w:val="00B51D04"/>
-[...167 lines deleted...]
-    <w:rsid w:val="00574C58"/>
+    <w:rsid w:val="00B17E4B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EBD8B0282E704788B9C4E83CF69465CF6">
+    <w:name w:val="EBD8B0282E704788B9C4E83CF69465CF6"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="87EB2979A5FA4C759E0419A17EEF4B336">
+    <w:name w:val="87EB2979A5FA4C759E0419A17EEF4B336"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="398AD30852BC4352B406AF7D4239CEFB6">
+    <w:name w:val="398AD30852BC4352B406AF7D4239CEFB6"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01EBB48186564630AAD91C8B586654116">
+    <w:name w:val="01EBB48186564630AAD91C8B586654116"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E544233EA71B4BF3B7B1A56110AB41F03">
+    <w:name w:val="E544233EA71B4BF3B7B1A56110AB41F03"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3969654706D94CB1BD0A6942313BDE393">
+    <w:name w:val="3969654706D94CB1BD0A6942313BDE393"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E7249B58381493081E675DC70121EB95">
+    <w:name w:val="3E7249B58381493081E675DC70121EB95"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D86410CF8394F86B45877296CA3BF405">
+    <w:name w:val="2D86410CF8394F86B45877296CA3BF405"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CCF1517A692C47E184346DA98546010C5">
+    <w:name w:val="CCF1517A692C47E184346DA98546010C5"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DFC178B746A4F93A53A91E652394E245">
+    <w:name w:val="3DFC178B746A4F93A53A91E652394E245"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="99C3652D12734909A829FFFCDB080FB05">
+    <w:name w:val="99C3652D12734909A829FFFCDB080FB05"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BA10D0EB6B2348679EA45F27DFB590745">
+    <w:name w:val="BA10D0EB6B2348679EA45F27DFB590745"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A00ED8493786400FAA1454501B560DF45">
+    <w:name w:val="A00ED8493786400FAA1454501B560DF45"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F520ED493654638857BB330103CF7065">
+    <w:name w:val="4F520ED493654638857BB330103CF7065"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC074149B3DF4BBAA9E67497BAB0F1AC5">
+    <w:name w:val="FC074149B3DF4BBAA9E67497BAB0F1AC5"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="54C2E24059564F6BA2A4F433EF744C835">
+    <w:name w:val="54C2E24059564F6BA2A4F433EF744C835"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E62E7B9F9154EA1BD519178DE462CB55">
+    <w:name w:val="9E62E7B9F9154EA1BD519178DE462CB55"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC8F5F950CAB4FCC94F3409325AB1A4C5">
+    <w:name w:val="CC8F5F950CAB4FCC94F3409325AB1A4C5"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68A4B72B29A048899FB596C197590BE65">
+    <w:name w:val="68A4B72B29A048899FB596C197590BE65"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="88955D5E801044C5A95F769302956CB35">
+    <w:name w:val="88955D5E801044C5A95F769302956CB35"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB6074D4584745469F3853DB03A23ADE5">
+    <w:name w:val="CB6074D4584745469F3853DB03A23ADE5"/>
+    <w:rsid w:val="007528C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB78F7264EDC45A686856B9E507845FA5">
+    <w:name w:val="CB78F7264EDC45A686856B9E507845FA5"/>
+    <w:rsid w:val="007528C6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -4653,73 +4673,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D8F55C2-4BC6-430B-961A-DA65F2CE9A33}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1266</Words>
-  <Characters>723</Characters>
+  <Words>1289</Words>
+  <Characters>736</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1986</CharactersWithSpaces>
+  <CharactersWithSpaces>2021</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>students</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>